--- v0 (2025-12-28)
+++ v1 (2026-05-13)
@@ -1,139 +1,125 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\users\usershares$\danielle.barton\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://chorleycouncil.sharepoint.com/sites/EnvironmentalHealth-CBC/Shared Documents/Housing Standards/HMOs/Licensable HMOs/Registers/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8B1D7BB0-C415-4E09-BD3F-C955BE09EE6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F0C45526-9082-4261-BA34-494591AF34B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-60" yWindow="-60" windowWidth="28920" windowHeight="15720" xr2:uid="{6153C62A-10D1-4BCA-98F0-A28569EFA6E5}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{6153C62A-10D1-4BCA-98F0-A28569EFA6E5}"/>
   </bookViews>
   <sheets>
     <sheet name="Licensed" sheetId="3" r:id="rId1"/>
-    <sheet name="Pending" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="59">
   <si>
     <t>UPRN</t>
   </si>
   <si>
     <t>Address of licensed HMO</t>
-  </si>
-[...4 lines deleted...]
-    <t>Manager</t>
   </si>
   <si>
     <t xml:space="preserve">Maximum Number of Occupants </t>
   </si>
   <si>
     <t>Licence Issue Date</t>
   </si>
   <si>
     <t>Licence Expiry Date</t>
   </si>
   <si>
     <t>Number of Rooms – Sleeping Accomodation</t>
   </si>
   <si>
     <t>Number of Living Rooms</t>
   </si>
   <si>
     <t>Number of Storeys</t>
   </si>
   <si>
     <t>Description of HMO</t>
   </si>
   <si>
     <t>Number of Flats         (self contained/ not self contained)</t>
   </si>
   <si>
     <t>Conditions</t>
   </si>
   <si>
     <t>175 Eaves Lane, Chorley,
 PR6 0TR</t>
-  </si>
-[...3 lines deleted...]
-Chorley,                                                                                                 PR6 8HY</t>
   </si>
   <si>
     <t xml:space="preserve">6 bedroom single let HMO. Shared lounge and dining room. </t>
   </si>
   <si>
     <t>Standard conditions</t>
   </si>
   <si>
     <t>5 Rawcliffe Road
 Chorley,
 PR7 2HH</t>
   </si>
   <si>
     <t xml:space="preserve">5 bedroom single let HMO each with ensuite. Shared kitchen. </t>
   </si>
   <si>
     <t xml:space="preserve">103 Eaves Lane, Chorley,
 PR6 0ST  </t>
   </si>
   <si>
     <t>5 bed with shared kitchen</t>
   </si>
   <si>
     <t>43-47 St Thomas Rd, Chorley,
 PR7 1JE</t>
@@ -177,258 +163,179 @@
   </si>
   <si>
     <t>44 Seymour Street
 Chorley,
 PR6 0SN</t>
   </si>
   <si>
     <t xml:space="preserve">5 bedroom single let HMO. Shared lving room and kitchen.  1 shared bathroom. </t>
   </si>
   <si>
     <t>12 St Thomas Rd, Chorley, PR7 1HR</t>
   </si>
   <si>
     <t>31/01/2023</t>
   </si>
   <si>
     <t>31/01/2028</t>
   </si>
   <si>
     <t xml:space="preserve">All rooms share the kitchen apart from rooms 7&amp;8 which have a kitchenette but they still share the laundry so they are still included in the HMO numbers </t>
   </si>
   <si>
     <t>156 Moor Road, Chorley. PR7 2LU</t>
   </si>
   <si>
-    <t>Serco Ltd, Serco House, Bartley Wood Business Park, 16 Bartley Way, Hook. RG27 9UY</t>
-[...1 lines deleted...]
-  <si>
     <t>5 bed single let HMO shared facilities</t>
   </si>
   <si>
     <t xml:space="preserve">34 Park Road, Chorley, PR7 1QU </t>
   </si>
   <si>
     <t xml:space="preserve">8 bed single let HMO. Each let with shower room and small kitchenette, Shared lounge/dining area and kitchen. </t>
   </si>
   <si>
     <t>29 Cunliffe Street
 Chorley
 PR7 2BA</t>
   </si>
   <si>
     <t xml:space="preserve">7 bed single let HMO with shared facilities </t>
   </si>
   <si>
     <t>291 Preston Road,                                Clayton Le Woods,                     Chorley,                                                PR6 7PY</t>
   </si>
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
     <t xml:space="preserve">5 bed single let HMO with shared facilities </t>
   </si>
   <si>
     <t>11 Sycamore Road
 Chorley
 PR6 0JD</t>
   </si>
   <si>
     <t>92 Eaves Lane
 Chorley
 PR6 0SU</t>
   </si>
   <si>
     <t>57 Pall Mall, Chorley, PR7 3LT</t>
   </si>
   <si>
     <t>8 Goulding Street, Chorley, PR7 3EP</t>
   </si>
   <si>
     <t>51 Pilling Lane, Chorley, PR7 3ED</t>
   </si>
   <si>
     <t>290 Moor Road, Chorley. PR7 2NG</t>
-  </si>
-[...2 lines deleted...]
-</t>
   </si>
   <si>
     <t>23/01/25</t>
   </si>
   <si>
     <t>82 Moor Road, Chorley. PR7 2LN</t>
   </si>
   <si>
     <t xml:space="preserve">6 bed single let HMO with shared facilities </t>
   </si>
   <si>
     <t>Yates Barns
 20 St Thomas Road
 Chorley
 PR7 1HR</t>
   </si>
   <si>
     <t>12 lets - two of which have capactity for double occupancy. Three kitchens in premises.</t>
   </si>
   <si>
-    <t>Additional Information</t>
-[...54 lines deleted...]
-    <t xml:space="preserve">Pending </t>
+    <t>1 Crown Street
+Chorley</t>
+  </si>
+  <si>
+    <t>19 Bentham Street
+Coppull
+Chorley
+PR7 5AR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="[$-409]d\-mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="dd/mm/yy;@"/>
     <numFmt numFmtId="166" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...4 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -442,208 +349,112 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...53 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="32">
-[...65 lines deleted...]
-    </dxf>
+  <dxfs count="15">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="14"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
@@ -955,474 +766,50 @@
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
-      <font>
-[...422 lines deleted...]
-    <dxf>
       <border>
         <top style="thin">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
@@ -1440,146 +827,107 @@
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="12"/>
+        <sz val="14"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
-      </border>
-[...21 lines deleted...]
-        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{50BC9696-81EB-4A56-BDF2-C5F423EB5FF8}" name="Table22" displayName="Table22" ref="A1:J21" totalsRowShown="0" headerRowDxfId="0" dataDxfId="2" headerRowBorderDxfId="1" tableBorderDxfId="31" totalsRowBorderDxfId="30">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{50BC9696-81EB-4A56-BDF2-C5F423EB5FF8}" name="Table22" displayName="Table22" ref="A1:J21" totalsRowShown="0" headerRowDxfId="14" dataDxfId="12" headerRowBorderDxfId="13" tableBorderDxfId="11" totalsRowBorderDxfId="10">
   <tableColumns count="10">
-    <tableColumn id="2" xr3:uid="{0E53F736-9557-4B29-8306-8AF75AF88E2B}" name="UPRN" dataDxfId="12"/>
-[...28 lines deleted...]
-    <tableColumn id="12" xr3:uid="{008C9359-7954-4E7D-A7B8-2705EFFCBF9D}" name="Number of Flats         (self contained/ not self contained)" dataDxfId="13"/>
+    <tableColumn id="2" xr3:uid="{0E53F736-9557-4B29-8306-8AF75AF88E2B}" name="UPRN" dataDxfId="9"/>
+    <tableColumn id="1" xr3:uid="{13C1872A-EEB4-478F-A508-C3EC4081C5DD}" name="Address of licensed HMO" dataDxfId="8"/>
+    <tableColumn id="6" xr3:uid="{EABD0DF4-08A4-4F08-A2C1-158902B4A5FA}" name="Maximum Number of Occupants " dataDxfId="7"/>
+    <tableColumn id="7" xr3:uid="{E1D40E0A-D4D8-4E62-B706-7CAF06BB2481}" name="Licence Issue Date" dataDxfId="6"/>
+    <tableColumn id="8" xr3:uid="{B4F44EC5-9D52-4486-B912-4E7C86E82A5F}" name="Licence Expiry Date" dataDxfId="5"/>
+    <tableColumn id="10" xr3:uid="{F561877F-47AD-4DDE-A053-0FEABA9D4EA7}" name="Number of Rooms – Sleeping Accomodation" dataDxfId="4"/>
+    <tableColumn id="11" xr3:uid="{D161F716-D2C0-4D45-8BF1-31472785366F}" name="Number of Living Rooms" dataDxfId="3"/>
+    <tableColumn id="9" xr3:uid="{5A9031C6-0040-460B-9652-8CB51AB62C04}" name="Number of Storeys" dataDxfId="2"/>
+    <tableColumn id="5" xr3:uid="{CB3FA506-7F26-4702-BBFC-CA1BADD8C9DE}" name="Description of HMO" dataDxfId="1"/>
+    <tableColumn id="12" xr3:uid="{897E6AEA-A873-42C0-9B9D-DD734EFA18D5}" name="Number of Flats         (self contained/ not self contained)" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -1860,925 +1208,985 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C391947-8C16-43F0-BCCB-635BD2309261}">
   <dimension ref="A1:M74"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D11" sqref="D11"/>
+      <selection pane="bottomLeft" activeCell="D25" sqref="D25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="28.85546875" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" customWidth="1"/>
     <col min="5" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="27.7109375" customWidth="1"/>
     <col min="7" max="7" width="40.7109375" customWidth="1"/>
     <col min="8" max="8" width="21.5703125" customWidth="1"/>
     <col min="9" max="9" width="41.7109375" customWidth="1"/>
     <col min="10" max="10" width="31.28515625" customWidth="1"/>
-    <col min="11" max="11" width="50.5703125" style="13" customWidth="1"/>
+    <col min="11" max="11" width="50.5703125" style="9" customWidth="1"/>
     <col min="13" max="13" width="15.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="19" t="s">
+      <c r="A1" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="19" t="s">
+      <c r="C1" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D1" s="19" t="s">
+      <c r="F1" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="E1" s="19" t="s">
+      <c r="G1" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="F1" s="19" t="s">
+      <c r="H1" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="G1" s="19" t="s">
+      <c r="I1" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="H1" s="19" t="s">
+      <c r="J1" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="I1" s="19" t="s">
+      <c r="K1" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="J1" s="19" t="s">
+      <c r="M1" s="10"/>
+    </row>
+    <row r="2" spans="1:13" ht="36" x14ac:dyDescent="0.25">
+      <c r="A2" s="11">
+        <v>100010371335</v>
+      </c>
+      <c r="B2" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="K1" s="19" t="s">
+      <c r="C2" s="2">
+        <v>6</v>
+      </c>
+      <c r="D2" s="3">
+        <v>45672</v>
+      </c>
+      <c r="E2" s="3">
+        <v>47497</v>
+      </c>
+      <c r="F2" s="2">
+        <v>6</v>
+      </c>
+      <c r="G2" s="2">
+        <v>1</v>
+      </c>
+      <c r="H2" s="2">
+        <v>2</v>
+      </c>
+      <c r="I2" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="M1" s="18"/>
-[...5 lines deleted...]
-      <c r="B2" s="21" t="s">
+      <c r="J2" s="2">
+        <v>0</v>
+      </c>
+      <c r="K2" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="21">
+    </row>
+    <row r="3" spans="1:13" ht="54" x14ac:dyDescent="0.25">
+      <c r="A3" s="11">
+        <v>100010383158</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" s="2">
+        <v>5</v>
+      </c>
+      <c r="D3" s="3">
+        <v>44284</v>
+      </c>
+      <c r="E3" s="3">
+        <v>46110</v>
+      </c>
+      <c r="F3" s="2">
+        <v>5</v>
+      </c>
+      <c r="G3" s="2">
+        <v>0</v>
+      </c>
+      <c r="H3" s="2">
+        <v>2</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="J3" s="2">
+        <v>0</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="36" x14ac:dyDescent="0.25">
+      <c r="A4" s="11">
+        <v>100012758175</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="2">
+        <v>5</v>
+      </c>
+      <c r="D4" s="3">
+        <v>44407</v>
+      </c>
+      <c r="E4" s="3">
+        <v>46232</v>
+      </c>
+      <c r="F4" s="2">
+        <v>5</v>
+      </c>
+      <c r="G4" s="2">
+        <v>1</v>
+      </c>
+      <c r="H4" s="2">
+        <v>2</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="J4" s="2">
+        <v>0</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="54" x14ac:dyDescent="0.25">
+      <c r="A5" s="11">
+        <v>100012759409</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="2">
+        <v>12</v>
+      </c>
+      <c r="D5" s="3">
+        <v>44457</v>
+      </c>
+      <c r="E5" s="3">
+        <v>46283</v>
+      </c>
+      <c r="F5" s="2">
+        <v>12</v>
+      </c>
+      <c r="G5" s="2">
+        <v>0</v>
+      </c>
+      <c r="H5" s="2">
+        <v>3</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J5" s="2">
+        <v>0</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="54" x14ac:dyDescent="0.25">
+      <c r="A6" s="11">
+        <v>100012830439</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="2">
+        <v>26</v>
+      </c>
+      <c r="D6" s="3">
+        <v>44483</v>
+      </c>
+      <c r="E6" s="3">
+        <v>46309</v>
+      </c>
+      <c r="F6" s="2">
+        <v>13</v>
+      </c>
+      <c r="G6" s="2">
+        <v>0</v>
+      </c>
+      <c r="H6" s="2">
+        <v>2</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J6" s="2">
+        <v>0</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="18" x14ac:dyDescent="0.25">
+      <c r="A7" s="11">
+        <v>100010371222</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="2">
+        <v>5</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="2">
+        <v>5</v>
+      </c>
+      <c r="G7" s="2">
+        <v>1</v>
+      </c>
+      <c r="H7" s="2">
+        <v>2</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="J7" s="2">
+        <v>0</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="54" x14ac:dyDescent="0.25">
+      <c r="A8" s="11">
+        <v>100012758295</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="2">
+        <v>8</v>
+      </c>
+      <c r="D8" s="3">
+        <v>44750</v>
+      </c>
+      <c r="E8" s="3">
+        <v>46575</v>
+      </c>
+      <c r="F8" s="2">
+        <v>8</v>
+      </c>
+      <c r="G8" s="2">
+        <v>0</v>
+      </c>
+      <c r="H8" s="2">
+        <v>3</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="2">
+        <v>0</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="54" x14ac:dyDescent="0.25">
+      <c r="A9" s="11">
+        <v>100012758295</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="2">
+        <v>10</v>
+      </c>
+      <c r="D9" s="3">
+        <v>45128</v>
+      </c>
+      <c r="E9" s="3">
+        <v>46954</v>
+      </c>
+      <c r="F9" s="2">
+        <v>10</v>
+      </c>
+      <c r="G9" s="2">
+        <v>1</v>
+      </c>
+      <c r="H9" s="2">
+        <v>3</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="J9" s="2">
+        <v>0</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="90" x14ac:dyDescent="0.25">
+      <c r="A10" s="11">
+        <v>100010394004</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="2">
         <v>6</v>
       </c>
-      <c r="D2" s="22">
-[...5 lines deleted...]
-      <c r="F2" s="21">
+      <c r="D10" s="3">
+        <v>45210</v>
+      </c>
+      <c r="E10" s="3">
+        <v>47037</v>
+      </c>
+      <c r="F10" s="2">
         <v>6</v>
       </c>
-      <c r="G2" s="21">
+      <c r="G10" s="2">
+        <v>2</v>
+      </c>
+      <c r="H10" s="2">
+        <v>2</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J10" s="2">
+        <v>0</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="11">
+        <v>100010384840</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="2">
+        <v>5</v>
+      </c>
+      <c r="D11" s="3">
+        <v>45259</v>
+      </c>
+      <c r="E11" s="3">
+        <v>47085</v>
+      </c>
+      <c r="F11" s="2">
+        <v>5</v>
+      </c>
+      <c r="G11" s="2">
         <v>1</v>
       </c>
-      <c r="H2" s="21">
+      <c r="H11" s="2">
         <v>2</v>
       </c>
-      <c r="I2" s="21" t="s">
-[...16 lines deleted...]
-      <c r="C3" s="21">
+      <c r="I11" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="2">
+        <v>0</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="11">
+        <v>100012759407</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="2">
+        <v>8</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" s="2">
+        <v>8</v>
+      </c>
+      <c r="G12" s="2">
+        <v>1</v>
+      </c>
+      <c r="H12" s="2">
+        <v>2</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J12" s="2">
+        <v>0</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="36" x14ac:dyDescent="0.25">
+      <c r="A13" s="11">
+        <v>100010379558</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="2">
         <v>5</v>
       </c>
-      <c r="D3" s="22">
-[...5 lines deleted...]
-      <c r="F3" s="21">
+      <c r="D13" s="3">
+        <v>44966</v>
+      </c>
+      <c r="E13" s="3">
+        <v>46792</v>
+      </c>
+      <c r="F13" s="2">
         <v>5</v>
       </c>
-      <c r="G3" s="21">
-[...2 lines deleted...]
-      <c r="H3" s="21">
+      <c r="G13" s="2">
+        <v>1</v>
+      </c>
+      <c r="H13" s="2">
         <v>2</v>
       </c>
-      <c r="I3" s="21" t="s">
-[...16 lines deleted...]
-      <c r="C4" s="21">
+      <c r="I13" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="J13" s="2">
+        <v>0</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="72" x14ac:dyDescent="0.25">
+      <c r="A14" s="11">
+        <v>100010380975</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="2">
+        <v>8</v>
+      </c>
+      <c r="D14" s="3">
+        <v>45413</v>
+      </c>
+      <c r="E14" s="3">
+        <v>47239</v>
+      </c>
+      <c r="F14" s="2">
+        <v>8</v>
+      </c>
+      <c r="G14" s="2">
+        <v>1</v>
+      </c>
+      <c r="H14" s="2">
+        <v>3</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="J14" s="2">
+        <v>0</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="54" x14ac:dyDescent="0.25">
+      <c r="A15" s="11">
+        <v>100012759893</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="2">
+        <v>7</v>
+      </c>
+      <c r="D15" s="3">
+        <v>45434</v>
+      </c>
+      <c r="E15" s="3">
+        <v>47260</v>
+      </c>
+      <c r="F15" s="2">
+        <v>7</v>
+      </c>
+      <c r="G15" s="2">
+        <v>1</v>
+      </c>
+      <c r="H15" s="2">
+        <v>3</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J15" s="2">
+        <v>0</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="72" x14ac:dyDescent="0.25">
+      <c r="A16" s="11">
+        <v>100010381932</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="2">
         <v>5</v>
       </c>
-      <c r="D4" s="22">
-[...5 lines deleted...]
-      <c r="F4" s="21">
+      <c r="D16" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="3">
+        <v>47323</v>
+      </c>
+      <c r="F16" s="2">
         <v>5</v>
       </c>
-      <c r="G4" s="21">
+      <c r="G16" s="2">
         <v>1</v>
       </c>
-      <c r="H4" s="21">
+      <c r="H16" s="2">
         <v>2</v>
       </c>
-      <c r="I4" s="21" t="s">
-[...16 lines deleted...]
-      <c r="C5" s="21">
+      <c r="I16" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="J16" s="2">
+        <v>0</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="54" x14ac:dyDescent="0.25">
+      <c r="A17" s="11">
+        <v>100010386694</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="2">
+        <v>5</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E17" s="3">
+        <v>47323</v>
+      </c>
+      <c r="F17" s="2">
+        <v>5</v>
+      </c>
+      <c r="G17" s="2">
+        <v>1</v>
+      </c>
+      <c r="H17" s="2">
+        <v>2</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="J17" s="2">
+        <v>0</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="54" x14ac:dyDescent="0.25">
+      <c r="A18" s="12">
+        <v>100010371277</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="2">
+        <v>5</v>
+      </c>
+      <c r="D18" s="13">
+        <v>45545</v>
+      </c>
+      <c r="E18" s="13">
+        <v>47370</v>
+      </c>
+      <c r="F18" s="2">
+        <v>5</v>
+      </c>
+      <c r="G18" s="2">
+        <v>1</v>
+      </c>
+      <c r="H18" s="2">
+        <v>2</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="J18" s="4">
+        <v>0</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="145.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="14">
+        <v>100010380498</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="6">
+        <v>5</v>
+      </c>
+      <c r="D19" s="7">
+        <v>45548</v>
+      </c>
+      <c r="E19" s="7">
+        <v>47374</v>
+      </c>
+      <c r="F19" s="6">
+        <v>5</v>
+      </c>
+      <c r="G19" s="6">
+        <v>1</v>
+      </c>
+      <c r="H19" s="6">
+        <v>2</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="J19" s="4">
+        <v>0</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="36" x14ac:dyDescent="0.25">
+      <c r="A20" s="14">
+        <v>1000010373087</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="6">
+        <v>5</v>
+      </c>
+      <c r="D20" s="7">
+        <v>45827</v>
+      </c>
+      <c r="E20" s="7">
+        <v>47650</v>
+      </c>
+      <c r="F20" s="6">
+        <v>5</v>
+      </c>
+      <c r="G20" s="6">
+        <v>1</v>
+      </c>
+      <c r="H20" s="6">
+        <v>2</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="J20" s="4">
+        <v>0</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="36" x14ac:dyDescent="0.25">
+      <c r="A21" s="14">
+        <v>200004062513</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="6">
+        <v>5</v>
+      </c>
+      <c r="D21" s="7">
+        <v>45841</v>
+      </c>
+      <c r="E21" s="7">
+        <v>47667</v>
+      </c>
+      <c r="F21" s="6">
+        <v>5</v>
+      </c>
+      <c r="G21" s="6">
+        <v>1</v>
+      </c>
+      <c r="H21" s="6">
+        <v>2</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="J21" s="4">
+        <v>0</v>
+      </c>
+      <c r="K21" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="36" x14ac:dyDescent="0.25">
+      <c r="A22" s="5">
+        <v>100010379651</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" s="6">
+        <v>5</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E22" s="7">
+        <v>47505</v>
+      </c>
+      <c r="F22" s="6">
+        <v>5</v>
+      </c>
+      <c r="G22" s="6">
+        <v>1</v>
+      </c>
+      <c r="H22" s="6">
+        <v>2</v>
+      </c>
+      <c r="I22" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="J22" s="4">
+        <v>0</v>
+      </c>
+      <c r="K22" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="36" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
+        <v>10001037925</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="5">
+        <v>6</v>
+      </c>
+      <c r="D23" s="7">
+        <v>45544</v>
+      </c>
+      <c r="E23" s="7">
+        <v>47460</v>
+      </c>
+      <c r="F23" s="5">
+        <v>6</v>
+      </c>
+      <c r="G23" s="5">
+        <v>1</v>
+      </c>
+      <c r="H23" s="5">
+        <v>2</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="J23" s="5">
+        <v>0</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="72" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
+        <v>100012759163</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="5">
+        <v>14</v>
+      </c>
+      <c r="D24" s="7">
+        <v>45911</v>
+      </c>
+      <c r="E24" s="7">
+        <v>47736</v>
+      </c>
+      <c r="F24" s="5">
         <v>12</v>
       </c>
-      <c r="D5" s="22">
-[...40 lines deleted...]
-      <c r="F6" s="21">
+      <c r="G24" s="5">
+        <v>0</v>
+      </c>
+      <c r="H24" s="5">
+        <v>4</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="J24" s="5">
+        <v>0</v>
+      </c>
+      <c r="K24" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="G6" s="21">
-[...2 lines deleted...]
-      <c r="H6" s="21">
+    </row>
+    <row r="25" spans="1:11" ht="36" x14ac:dyDescent="0.25">
+      <c r="A25" s="15">
+        <v>100012759265</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" s="15">
+        <v>6</v>
+      </c>
+      <c r="D25" s="1">
+        <v>46133</v>
+      </c>
+      <c r="E25" s="1">
+        <v>47959</v>
+      </c>
+      <c r="F25" s="15">
+        <v>6</v>
+      </c>
+      <c r="G25" s="15">
+        <v>1</v>
+      </c>
+      <c r="H25" s="15">
         <v>2</v>
       </c>
-      <c r="I6" s="21" t="s">
-[...28 lines deleted...]
-      <c r="G7" s="21">
+      <c r="I25" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J25" s="15">
+        <v>0</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+      <c r="A26" s="15">
+        <v>100010363586</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="15">
+        <v>6</v>
+      </c>
+      <c r="D26" s="1">
+        <v>45807</v>
+      </c>
+      <c r="E26" s="1">
+        <v>47663</v>
+      </c>
+      <c r="F26" s="15">
+        <v>6</v>
+      </c>
+      <c r="G26" s="15">
         <v>1</v>
       </c>
-      <c r="H7" s="21">
+      <c r="H26" s="15">
         <v>2</v>
       </c>
-      <c r="I7" s="21" t="s">
-[...468 lines deleted...]
-      <c r="B21" s="27" t="s">
+      <c r="I26" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="C21" s="27">
-[...136 lines deleted...]
-      <c r="E26" s="1"/>
+      <c r="J26" s="15">
+        <v>0</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.3">
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.3">
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.3">
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.3">
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.3">
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.3">
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
     </row>
@@ -2933,714 +2341,71 @@
     <row r="70" spans="4:5" x14ac:dyDescent="0.3">
       <c r="D70" s="1"/>
       <c r="E70" s="1"/>
     </row>
     <row r="71" spans="4:5" x14ac:dyDescent="0.3">
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
     </row>
     <row r="72" spans="4:5" x14ac:dyDescent="0.3">
       <c r="D72" s="1"/>
       <c r="E72" s="1"/>
     </row>
     <row r="73" spans="4:5" x14ac:dyDescent="0.3">
       <c r="D73" s="1"/>
       <c r="E73" s="1"/>
     </row>
     <row r="74" spans="4:5" x14ac:dyDescent="0.3">
       <c r="D74" s="1"/>
       <c r="E74" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
-  </tableParts>
-[...632 lines deleted...]
-    <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Service Area Document" ma:contentTypeID="0x010100FC4930819AC34F4389972F8CE96BC25C0078AD75D6118DA6429465E79EA6A98F89" ma:contentTypeVersion="4" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="4e847b7ea670200b69b8a4ded06dceaf">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a098d266-7419-4467-a893-35c26c8ec72a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="234dd493d371c8301454e568627197f4" ns2:_="">
     <xsd:import namespace="a098d266-7419-4467-a893-35c26c8ec72a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:mbc887e500da45adade2e81c83927abb" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:ae3eec854708470d85b846f0a7d90cc4" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a098d266-7419-4467-a893-35c26c8ec72a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="mbc887e500da45adade2e81c83927abb" ma:index="8" nillable="true" ma:taxonomy="true" ma:internalName="mbc887e500da45adade2e81c83927abb" ma:taxonomyFieldName="Service_x0020_Area" ma:displayName="Service Area" ma:default="" ma:fieldId="{6bc887e5-00da-45ad-ade2-e81c83927abb}" ma:taxonomyMulti="true" ma:sspId="1f9774c1-cac8-4172-aaa0-ad67e3dc0d9e" ma:termSetId="c82585e5-272b-4cb8-b205-5494a08f3238" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
@@ -3756,139 +2521,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="1f9774c1-cac8-4172-aaa0-ad67e3dc0d9e" ContentTypeId="0x010100FC4930819AC34F4389972F8CE96BC25C" PreviousValue="false" LastSyncTimeStamp="2023-10-16T08:29:04.893Z"/>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="a098d266-7419-4467-a893-35c26c8ec72a">
       <Value>25</Value>
     </TaxCatchAll>
     <mbc887e500da45adade2e81c83927abb xmlns="a098d266-7419-4467-a893-35c26c8ec72a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </mbc887e500da45adade2e81c83927abb>
     <ae3eec854708470d85b846f0a7d90cc4 xmlns="a098d266-7419-4467-a893-35c26c8ec72a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Chorley</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">bad0dea4-2fc5-4e60-b139-f22597436f6c</TermId>
         </TermInfo>
       </Terms>
     </ae3eec854708470d85b846f0a7d90cc4>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="1f9774c1-cac8-4172-aaa0-ad67e3dc0d9e" ContentTypeId="0x010100FC4930819AC34F4389972F8CE96BC25C" PreviousValue="false" LastSyncTimeStamp="2023-10-16T08:29:04.893Z"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CF63904-A394-4DD8-B87C-5C675B579E04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a098d266-7419-4467-a893-35c26c8ec72a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88D2F3EB-14A4-4B50-8FDC-E6ADE6743BF9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{549A7BC8-66C4-4AF3-B79A-BB5415C17E82}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B9C2A4C-7E35-45CE-858B-4566256CEF35}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="a098d266-7419-4467-a893-35c26c8ec72a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B9C2A4C-7E35-45CE-858B-4566256CEF35}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{549A7BC8-66C4-4AF3-B79A-BB5415C17E82}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="a098d266-7419-4467-a893-35c26c8ec72a"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Licensed</vt:lpstr>
-      <vt:lpstr>Pending</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Chorley Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Danielle Barton</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>