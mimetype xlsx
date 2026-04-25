--- v0 (2026-02-20)
+++ v1 (2026-04-25)
@@ -1,98 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29721"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30006"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://chorleycouncil.sharepoint.com/sites/Communities/Shared Documents/Community Engagement/HAF/HAF 2025/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="350" documentId="8_{96FF367D-33D4-40F3-97D3-7325B6A48477}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{662D9C38-BA0B-4E36-911E-85E7B769ADDF}"/>
+  <xr:revisionPtr revIDLastSave="355" documentId="8_{96FF367D-33D4-40F3-97D3-7325B6A48477}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8AD4C841-B10C-483C-98AF-DD5362CFBF59}"/>
   <bookViews>
     <workbookView xWindow="-60" yWindow="-60" windowWidth="28920" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Tier 2 Easter Only" sheetId="6" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Tier 1 Christmas" sheetId="8" r:id="rId4"/>
+    <sheet name="Tier 2 Summer" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D43" i="8" l="1"/>
-[...1 lines deleted...]
-  <c r="D111" i="7"/>
+  <c r="D111" i="7" l="1"/>
   <c r="D110" i="7"/>
   <c r="G97" i="7"/>
   <c r="H97" i="7" s="1"/>
   <c r="G96" i="7"/>
   <c r="H96" i="7" s="1"/>
   <c r="G95" i="7"/>
   <c r="H95" i="7" s="1"/>
   <c r="G94" i="7"/>
   <c r="H94" i="7" s="1"/>
   <c r="G93" i="7"/>
   <c r="G86" i="7"/>
   <c r="H86" i="7" s="1"/>
   <c r="G85" i="7"/>
   <c r="H85" i="7" s="1"/>
   <c r="G84" i="7"/>
   <c r="H84" i="7" s="1"/>
   <c r="G83" i="7"/>
   <c r="H83" i="7" s="1"/>
   <c r="G82" i="7"/>
   <c r="G75" i="7"/>
   <c r="H75" i="7" s="1"/>
   <c r="G74" i="7"/>
   <c r="H74" i="7" s="1"/>
   <c r="G73" i="7"/>
   <c r="H73" i="7" s="1"/>
@@ -112,319 +103,207 @@
   <c r="H41" i="7" s="1"/>
   <c r="G40" i="7"/>
   <c r="H40" i="7" s="1"/>
   <c r="G39" i="7"/>
   <c r="H39" i="7" s="1"/>
   <c r="G38" i="7"/>
   <c r="H38" i="7" s="1"/>
   <c r="G37" i="7"/>
   <c r="G29" i="7"/>
   <c r="H29" i="7" s="1"/>
   <c r="G28" i="7"/>
   <c r="H28" i="7" s="1"/>
   <c r="G27" i="7"/>
   <c r="H27" i="7" s="1"/>
   <c r="G26" i="7"/>
   <c r="H26" i="7" s="1"/>
   <c r="G25" i="7"/>
   <c r="G60" i="7"/>
   <c r="H60" i="7"/>
   <c r="G61" i="7"/>
   <c r="H61" i="7"/>
   <c r="G62" i="7"/>
   <c r="H62" i="7"/>
   <c r="G63" i="7"/>
   <c r="H63" i="7"/>
-  <c r="G37" i="8"/>
-[...18 lines deleted...]
-  <c r="G13" i="8"/>
   <c r="G105" i="7"/>
   <c r="H105" i="7" s="1"/>
   <c r="G64" i="7"/>
   <c r="H64" i="7" s="1"/>
   <c r="G17" i="7"/>
   <c r="H17" i="7" s="1"/>
   <c r="G16" i="7"/>
   <c r="H16" i="7" s="1"/>
   <c r="G15" i="7"/>
   <c r="H15" i="7" s="1"/>
   <c r="G14" i="7"/>
   <c r="H14" i="7" s="1"/>
   <c r="G13" i="7"/>
-  <c r="G37" i="6"/>
-[...42 lines deleted...]
-  <c r="G13" i="3"/>
   <c r="I93" i="7" l="1"/>
   <c r="H93" i="7"/>
   <c r="J93" i="7" s="1"/>
   <c r="I82" i="7"/>
   <c r="H82" i="7"/>
   <c r="J82" i="7" s="1"/>
   <c r="I71" i="7"/>
   <c r="H71" i="7"/>
   <c r="J71" i="7" s="1"/>
   <c r="I48" i="7"/>
   <c r="H48" i="7"/>
   <c r="J48" i="7" s="1"/>
   <c r="I37" i="7"/>
   <c r="H37" i="7"/>
   <c r="J37" i="7" s="1"/>
   <c r="I25" i="7"/>
   <c r="H25" i="7"/>
   <c r="J25" i="7" s="1"/>
   <c r="J60" i="7"/>
   <c r="I60" i="7"/>
-  <c r="I13" i="8"/>
-[...4 lines deleted...]
-  <c r="J25" i="8" s="1"/>
   <c r="I13" i="7"/>
   <c r="H13" i="7"/>
   <c r="J13" i="7" s="1"/>
-  <c r="I13" i="6"/>
-[...10 lines deleted...]
-  <c r="D43" i="6" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="39">
   <si>
     <t xml:space="preserve">Please use the spreadsheets below to indicate the provision you intend to deliver for HAF across the Easter Period or year. The spreadsheet has a dual purpose </t>
   </si>
   <si>
     <t>of helping delivery partners to plan out provision and total the value of their grant bid, and providing essential delivery information to the HAF team.</t>
   </si>
   <si>
     <t xml:space="preserve">Where dates are entered, these dates have been confirmed as the available dates for HAF delivery. Where no date is entered, delivery partners include a preferred delivery date. </t>
   </si>
   <si>
-    <t>HAF Easter Delivery will take plave between 30th March - 10th April 2026</t>
+    <t>HAF Summer Delivery will take plave between 20th July - 28th August 2026</t>
   </si>
   <si>
     <t>You do not need to use all the tables, or you may create new tables by copying and pasting the tables below.</t>
   </si>
   <si>
-    <t>HAF Easter Expenditure</t>
+    <t>HAF Summer Expenditure</t>
   </si>
   <si>
     <t xml:space="preserve">Universal </t>
   </si>
   <si>
     <t>Week  1:</t>
   </si>
   <si>
     <t>Please include activity type here</t>
   </si>
   <si>
     <t>Venue:</t>
   </si>
   <si>
     <t>Please include location here</t>
   </si>
   <si>
     <t>Times:</t>
   </si>
   <si>
     <t>Please include times here</t>
   </si>
   <si>
     <t>Age range:</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Number of FSM 4-11 Spaces offered</t>
   </si>
   <si>
     <t>Cost per head</t>
   </si>
   <si>
     <t>Number of FSM 12+ Spaces offered</t>
   </si>
   <si>
     <t>Day Total</t>
   </si>
   <si>
     <t>Day cost total</t>
   </si>
   <si>
     <t>Week spaces total</t>
   </si>
   <si>
     <t>Week cost total</t>
   </si>
   <si>
-    <t>HAF Easter Expenditure - SEND Specific</t>
-[...8 lines deleted...]
-    <t>HAF Easter Expenditure - Event</t>
+    <t>Week  2:</t>
+  </si>
+  <si>
+    <t>Week  3:</t>
+  </si>
+  <si>
+    <t>Week  4:</t>
+  </si>
+  <si>
+    <t>HAF Summer Expenditure - SEND Specific</t>
+  </si>
+  <si>
+    <t>HIGH LEVEL SEND SPECIFIC</t>
+  </si>
+  <si>
+    <t>Week 1:</t>
+  </si>
+  <si>
+    <t>Week 2:</t>
+  </si>
+  <si>
+    <t>Week 3:</t>
+  </si>
+  <si>
+    <t>HAF Summer Expenditure- SEND Specific</t>
+  </si>
+  <si>
+    <t>Week 4:</t>
+  </si>
+  <si>
+    <t>HAF Summer Expenditure - Event / Trip</t>
   </si>
   <si>
     <t>Event 1:</t>
   </si>
   <si>
     <t>Event Total</t>
   </si>
   <si>
     <t>Event cost total</t>
   </si>
   <si>
     <t xml:space="preserve">Please calculate the total  spaces and total cost for your Easter proposal by using the totals in the tables above. </t>
   </si>
   <si>
     <t>Easter total spaces offered</t>
   </si>
   <si>
     <t>Easter total spend</t>
-  </si>
-[...49 lines deleted...]
-    <t>HAF Christmas Expenditure - Event</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-[$£-809]* #,##0.00_-;\-[$£-809]* #,##0.00_-;_-[$£-809]* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-[$£-809]* #,##0_-;\-[$£-809]* #,##0_-;_-[$£-809]* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -624,111 +503,108 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="6" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1002,63 +878,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE3B3557-9E8D-4E53-BDF0-A6907F3D784F}">
-[...3 lines deleted...]
-  <dimension ref="B2:J194"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6548FAF3-9C30-4C04-A470-73700574DA44}">
+  <dimension ref="B2:J262"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K19" sqref="K19"/>
+    <sheetView tabSelected="1" topLeftCell="A81" workbookViewId="0">
+      <selection activeCell="I105" sqref="I105"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="33.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.140625" customWidth="1"/>
     <col min="5" max="5" width="32.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" customWidth="1"/>
     <col min="9" max="9" width="17.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:10">
       <c r="B2" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
@@ -1283,82 +1152,85 @@
       </c>
       <c r="H16" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:10">
       <c r="B17" s="5"/>
       <c r="C17" s="6"/>
       <c r="D17" s="19">
         <v>20</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="19">
         <v>20</v>
       </c>
       <c r="G17" s="9">
         <f>C17+E17</f>
         <v>0</v>
       </c>
       <c r="H17" s="16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="2:10">
-      <c r="B19" s="15"/>
+    <row r="18" spans="2:10">
+      <c r="B18" s="15"/>
+      <c r="D18" s="21"/>
+      <c r="F18" s="21"/>
+      <c r="H18" s="21"/>
     </row>
     <row r="20" spans="2:10">
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="2" t="s">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
     </row>
     <row r="21" spans="2:10">
       <c r="B21" s="35" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
     </row>
     <row r="22" spans="2:10">
-      <c r="B22" s="34" t="s">
-        <v>24</v>
+      <c r="B22" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="24" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="24" t="s">
         <v>12</v>
       </c>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
     </row>
     <row r="23" spans="2:10">
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="2" t="s">
         <v>13</v>
@@ -1381,2440 +1253,184 @@
         <v>16</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>18</v>
       </c>
       <c r="H24" s="11" t="s">
         <v>19</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>20</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="2:10">
       <c r="B25" s="5"/>
       <c r="C25" s="6"/>
       <c r="D25" s="19">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="19">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="G25" s="9">
         <f>C25+E25</f>
         <v>0</v>
       </c>
       <c r="H25" s="16">
-        <f>G25*40</f>
+        <f>G25*20</f>
         <v>0</v>
       </c>
       <c r="I25" s="20">
         <f>G25+G26+G27+G28+G29</f>
         <v>0</v>
       </c>
       <c r="J25" s="18">
         <f>H25+H26+H27+H28+H29</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:10">
       <c r="B26" s="5"/>
       <c r="C26" s="6"/>
       <c r="D26" s="19">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="19">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="G26" s="9">
         <f>C26+E26</f>
         <v>0</v>
       </c>
       <c r="H26" s="16">
-        <f t="shared" ref="H26:H29" si="1">G26*40</f>
+        <f t="shared" ref="H26:H29" si="1">G26*20</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:10">
       <c r="B27" s="5"/>
       <c r="C27" s="6"/>
       <c r="D27" s="19">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="19">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="G27" s="9">
         <f>C27+E27</f>
         <v>0</v>
       </c>
       <c r="H27" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:10">
       <c r="B28" s="5"/>
       <c r="C28" s="6"/>
       <c r="D28" s="19">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="E28" s="6"/>
       <c r="F28" s="19">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="G28" s="9">
         <f>C28+E28</f>
         <v>0</v>
       </c>
       <c r="H28" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:10">
       <c r="B29" s="5"/>
       <c r="C29" s="6"/>
       <c r="D29" s="19">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="19">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="G29" s="9">
         <f>C29+E29</f>
         <v>0</v>
       </c>
       <c r="H29" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="2:10">
       <c r="B30" s="15"/>
     </row>
     <row r="31" spans="2:10">
       <c r="B31" s="15"/>
     </row>
     <row r="32" spans="2:10">
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="2" t="s">
-        <v>25</v>
-[...726 lines deleted...]
-      <c r="D8" s="2" t="s">
         <v>5</v>
-      </c>
-[...1526 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="14"/>
       <c r="I32" s="14"/>
       <c r="J32" s="14"/>
     </row>
     <row r="33" spans="2:10">
       <c r="B33" s="35" t="s">
         <v>6</v>
       </c>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="14"/>
       <c r="I33" s="14"/>
       <c r="J33" s="14"/>
     </row>
     <row r="34" spans="2:10">
       <c r="B34" s="2" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="C34" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E34" s="24" t="s">
         <v>10</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="24" t="s">
         <v>12</v>
       </c>
       <c r="H34" s="14"/>
       <c r="I34" s="14"/>
       <c r="J34" s="14"/>
     </row>
     <row r="35" spans="2:10">
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="2" t="s">
         <v>13</v>
@@ -3943,75 +1559,75 @@
       <c r="B41" s="5"/>
       <c r="C41" s="6"/>
       <c r="D41" s="19">
         <v>20</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="19">
         <v>20</v>
       </c>
       <c r="G41" s="9">
         <f>C41+E41</f>
         <v>0</v>
       </c>
       <c r="H41" s="16">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="2:10">
       <c r="B42" s="15"/>
     </row>
     <row r="43" spans="2:10">
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="2" t="s">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="14"/>
       <c r="I43" s="14"/>
       <c r="J43" s="14"/>
     </row>
     <row r="44" spans="2:10">
       <c r="B44" s="35" t="s">
         <v>6</v>
       </c>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="14"/>
       <c r="I44" s="14"/>
       <c r="J44" s="14"/>
     </row>
     <row r="45" spans="2:10">
       <c r="B45" s="2" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="C45" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="24" t="s">
         <v>10</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="24" t="s">
         <v>12</v>
       </c>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
     </row>
     <row r="46" spans="2:10">
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="2" t="s">
         <v>13</v>
@@ -4143,75 +1759,75 @@
         <v>20</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="19">
         <v>20</v>
       </c>
       <c r="G52" s="9">
         <f>C52+E52</f>
         <v>0</v>
       </c>
       <c r="H52" s="16">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="2:10">
       <c r="B53" s="15"/>
     </row>
     <row r="54" spans="2:10">
       <c r="B54" s="15"/>
     </row>
     <row r="55" spans="2:10">
       <c r="B55" s="1"/>
       <c r="C55" s="1"/>
       <c r="D55" s="2" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="14"/>
       <c r="I55" s="14"/>
       <c r="J55" s="14"/>
     </row>
     <row r="56" spans="2:10">
       <c r="B56" s="35" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="C56" s="2"/>
       <c r="D56" s="2"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="14"/>
       <c r="I56" s="14"/>
       <c r="J56" s="14"/>
     </row>
     <row r="57" spans="2:10">
       <c r="B57" s="34" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="C57" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E57" s="24" t="s">
         <v>10</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="24" t="s">
         <v>12</v>
       </c>
       <c r="H57" s="14"/>
       <c r="I57" s="14"/>
       <c r="J57" s="14"/>
     </row>
     <row r="58" spans="2:10">
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
       <c r="D58" s="2" t="s">
         <v>13</v>
@@ -4340,75 +1956,75 @@
       <c r="B64" s="5"/>
       <c r="C64" s="6"/>
       <c r="D64" s="19">
         <v>40</v>
       </c>
       <c r="E64" s="6"/>
       <c r="F64" s="19">
         <v>40</v>
       </c>
       <c r="G64" s="9">
         <f>C64+E64</f>
         <v>0</v>
       </c>
       <c r="H64" s="16">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="2:10">
       <c r="B65" s="15"/>
     </row>
     <row r="66" spans="2:10">
       <c r="B66" s="1"/>
       <c r="C66" s="1"/>
       <c r="D66" s="2" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="E66" s="1"/>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="14"/>
       <c r="I66" s="14"/>
       <c r="J66" s="14"/>
     </row>
     <row r="67" spans="2:10">
       <c r="B67" s="35" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="1"/>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="14"/>
       <c r="I67" s="14"/>
       <c r="J67" s="14"/>
     </row>
     <row r="68" spans="2:10">
       <c r="B68" s="34" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="C68" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E68" s="24" t="s">
         <v>10</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="24" t="s">
         <v>12</v>
       </c>
       <c r="H68" s="14"/>
       <c r="I68" s="14"/>
       <c r="J68" s="14"/>
     </row>
     <row r="69" spans="2:10">
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
       <c r="D69" s="2" t="s">
         <v>13</v>
@@ -4537,75 +2153,75 @@
       <c r="B75" s="5"/>
       <c r="C75" s="6"/>
       <c r="D75" s="19">
         <v>40</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="19">
         <v>40</v>
       </c>
       <c r="G75" s="9">
         <f>C75+E75</f>
         <v>0</v>
       </c>
       <c r="H75" s="16">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="2:10">
       <c r="B76" s="15"/>
     </row>
     <row r="77" spans="2:10">
       <c r="B77" s="1"/>
       <c r="C77" s="1"/>
       <c r="D77" s="2" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="E77" s="1"/>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="14"/>
       <c r="I77" s="14"/>
       <c r="J77" s="14"/>
     </row>
     <row r="78" spans="2:10">
       <c r="B78" s="35" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="C78" s="2"/>
       <c r="D78" s="2"/>
       <c r="E78" s="1"/>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="14"/>
       <c r="I78" s="14"/>
       <c r="J78" s="14"/>
     </row>
     <row r="79" spans="2:10">
       <c r="B79" s="34" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="C79" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E79" s="24" t="s">
         <v>10</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="24" t="s">
         <v>12</v>
       </c>
       <c r="H79" s="14"/>
       <c r="I79" s="14"/>
       <c r="J79" s="14"/>
     </row>
     <row r="80" spans="2:10">
       <c r="B80" s="1"/>
       <c r="C80" s="1"/>
       <c r="D80" s="2" t="s">
         <v>13</v>
@@ -4734,75 +2350,75 @@
       <c r="B86" s="5"/>
       <c r="C86" s="6"/>
       <c r="D86" s="19">
         <v>40</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="19">
         <v>40</v>
       </c>
       <c r="G86" s="9">
         <f>C86+E86</f>
         <v>0</v>
       </c>
       <c r="H86" s="16">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="2:10">
       <c r="B87" s="15"/>
     </row>
     <row r="88" spans="2:10">
       <c r="B88" s="1"/>
       <c r="C88" s="1"/>
       <c r="D88" s="2" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="E88" s="1"/>
       <c r="F88" s="1"/>
       <c r="G88" s="1"/>
       <c r="H88" s="14"/>
       <c r="I88" s="14"/>
       <c r="J88" s="14"/>
     </row>
     <row r="89" spans="2:10">
       <c r="B89" s="35" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="C89" s="2"/>
       <c r="D89" s="2"/>
       <c r="E89" s="1"/>
       <c r="F89" s="1"/>
       <c r="G89" s="1"/>
       <c r="H89" s="14"/>
       <c r="I89" s="14"/>
       <c r="J89" s="14"/>
     </row>
     <row r="90" spans="2:10">
       <c r="B90" s="34" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="C90" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E90" s="24" t="s">
         <v>10</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="24" t="s">
         <v>12</v>
       </c>
       <c r="H90" s="14"/>
       <c r="I90" s="14"/>
       <c r="J90" s="14"/>
     </row>
     <row r="91" spans="2:10">
       <c r="B91" s="1"/>
       <c r="C91" s="1"/>
       <c r="D91" s="2" t="s">
         <v>13</v>
@@ -4934,183 +2550,183 @@
         <v>40</v>
       </c>
       <c r="E97" s="6"/>
       <c r="F97" s="19">
         <v>40</v>
       </c>
       <c r="G97" s="9">
         <f>C97+E97</f>
         <v>0</v>
       </c>
       <c r="H97" s="16">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="2:10">
       <c r="B98" s="15"/>
     </row>
     <row r="99" spans="2:10">
       <c r="B99" s="15"/>
     </row>
     <row r="100" spans="2:10">
       <c r="B100" s="1"/>
       <c r="C100" s="1"/>
       <c r="D100" s="2" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E100" s="1"/>
       <c r="F100" s="1"/>
       <c r="G100" s="1"/>
       <c r="H100" s="14"/>
     </row>
     <row r="101" spans="2:10">
       <c r="B101" s="1"/>
       <c r="C101" s="2"/>
       <c r="D101" s="2"/>
       <c r="E101" s="1"/>
       <c r="F101" s="1"/>
       <c r="G101" s="1"/>
       <c r="H101" s="14"/>
     </row>
     <row r="102" spans="2:10">
       <c r="B102" s="2" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="C102" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E102" s="2"/>
       <c r="F102" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="1"/>
       <c r="H102" s="14"/>
     </row>
     <row r="103" spans="2:10">
       <c r="B103" s="1"/>
       <c r="C103" s="1"/>
       <c r="D103" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E103" s="1"/>
       <c r="F103" s="1"/>
       <c r="G103" s="1"/>
       <c r="H103" s="14"/>
     </row>
     <row r="104" spans="2:10">
       <c r="B104" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D104" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E104" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F104" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="22" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="H104" s="11" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="I104" s="4"/>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="2:10">
       <c r="B105" s="23"/>
       <c r="C105" s="12"/>
       <c r="D105" s="17">
         <v>20</v>
       </c>
       <c r="E105" s="12"/>
       <c r="F105" s="17">
         <v>20</v>
       </c>
       <c r="G105" s="12">
         <f>C105+E105</f>
         <v>0</v>
       </c>
       <c r="H105" s="17">
         <f>G105*20</f>
         <v>0</v>
       </c>
       <c r="J105" s="21"/>
     </row>
     <row r="106" spans="2:10">
       <c r="B106" s="15"/>
       <c r="D106" s="21"/>
       <c r="F106" s="21"/>
       <c r="H106" s="21"/>
     </row>
     <row r="107" spans="2:10">
       <c r="B107" s="15"/>
       <c r="D107" s="21"/>
       <c r="F107" s="21"/>
       <c r="H107" s="21"/>
     </row>
     <row r="108" spans="2:10" ht="18.75">
       <c r="B108" s="28" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="C108" s="28"/>
       <c r="D108" s="29"/>
       <c r="E108" s="28"/>
       <c r="F108" s="28"/>
       <c r="G108" s="25"/>
       <c r="H108" s="25"/>
     </row>
     <row r="109" spans="2:10">
       <c r="B109" s="4"/>
       <c r="C109" s="4"/>
       <c r="D109" s="4"/>
       <c r="E109" s="4"/>
       <c r="F109" s="4"/>
       <c r="G109" s="4"/>
     </row>
     <row r="110" spans="2:10" ht="21">
       <c r="B110" s="31" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C110" s="30"/>
       <c r="D110" s="32">
         <f>SUM(I60,I13,G105,I93,I82,I71,I48,I37,I25)</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="2:10" ht="21">
       <c r="B111" s="31" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C111" s="30"/>
       <c r="D111" s="33">
         <f>SUM(J13,J60,H105,J93,J82,J71,J48,J37,J25)</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="2:10">
       <c r="B112" s="15"/>
     </row>
     <row r="113" spans="2:2">
       <c r="B113" s="15"/>
     </row>
     <row r="114" spans="2:2">
       <c r="B114" s="15"/>
     </row>
     <row r="115" spans="2:2">
       <c r="B115" s="15"/>
     </row>
     <row r="116" spans="2:2">
       <c r="B116" s="15"/>
     </row>
     <row r="117" spans="2:2">
       <c r="B117" s="15"/>
     </row>
@@ -5571,1282 +3187,116 @@
     <row r="258" spans="2:7">
       <c r="C258" s="4"/>
       <c r="D258" s="4"/>
     </row>
     <row r="259" spans="2:7">
       <c r="B259" s="4"/>
       <c r="C259" s="4"/>
       <c r="D259" s="4"/>
       <c r="E259" s="4"/>
       <c r="F259" s="4"/>
     </row>
     <row r="260" spans="2:7">
       <c r="D260" s="4"/>
       <c r="F260" s="4"/>
     </row>
     <row r="261" spans="2:7">
       <c r="B261" s="4"/>
       <c r="C261" s="4"/>
       <c r="D261" s="4"/>
       <c r="E261" s="4"/>
       <c r="F261" s="4"/>
       <c r="G261" s="4"/>
     </row>
     <row r="262" spans="2:7">
       <c r="B262" s="15"/>
-    </row>
-[...1123 lines deleted...]
-      <c r="B194" s="15"/>
     </row>
   </sheetData>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...41 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a098d266-7419-4467-a893-35c26c8ec72a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7db4716f61f9d1b8236fc3df53b5c29e" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Service Area Document" ma:contentTypeID="0x010100FC4930819AC34F4389972F8CE96BC25C007EF465FD5246A64EA09A3E3C486BE8BE" ma:contentTypeVersion="4" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="eff983f3fcb5779551fb6a6614a8c07a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a098d266-7419-4467-a893-35c26c8ec72a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dfe2f8cc6de3301b3aa9b6a8d90eeedf" ns2:_="">
     <xsd:import namespace="a098d266-7419-4467-a893-35c26c8ec72a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:mbc887e500da45adade2e81c83927abb" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:ae3eec854708470d85b846f0a7d90cc4" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a098d266-7419-4467-a893-35c26c8ec72a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="mbc887e500da45adade2e81c83927abb" ma:index="8" nillable="true" ma:taxonomy="true" ma:internalName="mbc887e500da45adade2e81c83927abb" ma:taxonomyFieldName="Service_x0020_Area" ma:displayName="Service Area" ma:default="" ma:fieldId="{6bc887e5-00da-45ad-ade2-e81c83927abb}" ma:taxonomyMulti="true" ma:sspId="1f9774c1-cac8-4172-aaa0-ad67e3dc0d9e" ma:termSetId="c82585e5-272b-4cb8-b205-5494a08f3238" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="9" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4a9d3489-1844-42b7-8c7d-07373327a644}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3922e857-1228-47fe-acbe-6393b233755b">
+    <xsd:element name="TaxCatchAll" ma:index="9" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1f964984-b141-4eaf-97a9-9e98190c3cd1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="053836f5-03c5-46aa-a7e0-056203ab23ce">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="TaxCatchAllLabel" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{4a9d3489-1844-42b7-8c7d-07373327a644}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="3922e857-1228-47fe-acbe-6393b233755b">
+    <xsd:element name="TaxCatchAllLabel" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{1f964984-b141-4eaf-97a9-9e98190c3cd1}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="053836f5-03c5-46aa-a7e0-056203ab23ce">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="ae3eec854708470d85b846f0a7d90cc4" ma:index="12" ma:taxonomy="true" ma:internalName="ae3eec854708470d85b846f0a7d90cc4" ma:taxonomyFieldName="Authority" ma:displayName="Authority" ma:default="" ma:fieldId="{ae3eec85-4708-470d-85b8-46f0a7d90cc4}" ma:sspId="1f9774c1-cac8-4172-aaa0-ad67e3dc0d9e" ma:termSetId="a8481cf2-372b-45dd-80bc-618e6560d3d6" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -6920,110 +3370,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="a098d266-7419-4467-a893-35c26c8ec72a">
+      <Value>35</Value>
+      <Value>36</Value>
+    </TaxCatchAll>
+    <mbc887e500da45adade2e81c83927abb xmlns="a098d266-7419-4467-a893-35c26c8ec72a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Communities and Housing</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8a85dfd6-4ed9-4124-a5b8-fcd831ad152c</TermId>
+        </TermInfo>
+      </Terms>
+    </mbc887e500da45adade2e81c83927abb>
+    <ae3eec854708470d85b846f0a7d90cc4 xmlns="a098d266-7419-4467-a893-35c26c8ec72a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">South Ribble</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">28a2b093-7d92-4512-91f8-22d7ff6ad123</TermId>
+        </TermInfo>
+      </Terms>
+    </ae3eec854708470d85b846f0a7d90cc4>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="1f9774c1-cac8-4172-aaa0-ad67e3dc0d9e" ContentTypeId="0x010100FC4930819AC34F4389972F8CE96BC25C" PreviousValue="false" LastSyncTimeStamp="2023-10-16T08:29:04.893Z"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27365002-9C93-4E80-86C2-01E03EC74187}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7AE0E70-8F5A-4152-A3DE-22CDEB38E636}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1CA2C0B-2208-42D3-9AF2-FA774C014D2C}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAA49D27-EFC0-4CD5-8497-6A547CE6D24C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27365002-9C93-4E80-86C2-01E03EC74187}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2E644FD-3523-4C77-9C78-1A1F8F55D54A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B4155FE-877E-44D9-B51E-A36DB1426229}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Laura Hendi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100FC4930819AC34F4389972F8CE96BC25C0069E44F392DF87741A4896A154C5371CB</vt:lpwstr>
+    <vt:lpwstr>0x010100FC4930819AC34F4389972F8CE96BC25C007EF465FD5246A64EA09A3E3C486BE8BE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Service Area">
-    <vt:lpwstr>29;#Communities and Housing|8a85dfd6-4ed9-4124-a5b8-fcd831ad152c</vt:lpwstr>
+    <vt:lpwstr>36;#Communities and Housing|8a85dfd6-4ed9-4124-a5b8-fcd831ad152c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="lcf76f155ced4ddcb4097134ff3c332f">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Authority">
-    <vt:lpwstr>9;#South Ribble|28a2b093-7d92-4512-91f8-22d7ff6ad123</vt:lpwstr>
+    <vt:lpwstr>35;#South Ribble|28a2b093-7d92-4512-91f8-22d7ff6ad123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_f96679a5-570c-40a6-a557-668bc9231a44_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_f96679a5-570c-40a6-a557-668bc9231a44_SetDate">
     <vt:lpwstr>2024-02-09T10:37:47Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_f96679a5-570c-40a6-a557-668bc9231a44_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_f96679a5-570c-40a6-a557-668bc9231a44_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_f96679a5-570c-40a6-a557-668bc9231a44_SiteId">
     <vt:lpwstr>20f96ace-1eb4-4e2b-bd81-aabea267ccfb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_f96679a5-570c-40a6-a557-668bc9231a44_ActionId">
     <vt:lpwstr>dad32f91-96f0-412a-9611-23af85ec5026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_f96679a5-570c-40a6-a557-668bc9231a44_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Service_x0020_Area">
-    <vt:lpwstr>29;#Communities and Housing|8a85dfd6-4ed9-4124-a5b8-fcd831ad152c</vt:lpwstr>
+    <vt:lpwstr>36;#Communities and Housing|8a85dfd6-4ed9-4124-a5b8-fcd831ad152c</vt:lpwstr>
   </property>
 </Properties>
 </file>